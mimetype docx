--- v0 (2026-03-21)
+++ v1 (2026-05-13)
@@ -149,61 +149,59 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="750"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="877"/>
         <w:gridCol w:w="7856"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A0B56" w:rsidRPr="00AA2CA7" w14:paraId="47FD88DF" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="55A69EB5" w14:textId="77777777" w:rsidR="001A0B56" w:rsidRPr="00AA2CA7" w:rsidRDefault="001A0B56" w:rsidP="00DE0DA0">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk161124971"/>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Week</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="742366C8" w14:textId="77777777" w:rsidR="001A0B56" w:rsidRPr="00AA2CA7" w:rsidRDefault="00B44B2F" w:rsidP="001A0B56">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
@@ -727,73 +725,76 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>06/04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E71C53E" w14:textId="320321BE" w:rsidR="001A0B56" w:rsidRPr="00AA2CA7" w:rsidRDefault="00AA2CA7" w:rsidP="00AA2CA7">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A076B7">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007E07DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00A076B7" w:rsidRPr="00A076B7">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A076B7" w:rsidRPr="007E07DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A076B7">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007E07DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60DB4159" w14:textId="77777777" w:rsidR="00475323" w:rsidRPr="00AA2CA7" w:rsidRDefault="00475323" w:rsidP="00475323">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -816,51 +817,51 @@
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Translation Part 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0B56" w:rsidRPr="001B7CDD" w14:paraId="340C9CB3" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="001A0B56" w:rsidRPr="009D59D8" w14:paraId="340C9CB3" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4E53947A" w14:textId="47CA1BDC" w:rsidR="001A0B56" w:rsidRPr="00AA2CA7" w:rsidRDefault="00091EA7" w:rsidP="00E95B6B">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
@@ -970,51 +971,51 @@
           <w:p w14:paraId="3EB80109" w14:textId="6035C319" w:rsidR="001A0B56" w:rsidRPr="00AA2CA7" w:rsidRDefault="00475323" w:rsidP="00475323">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Translation Part 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0B56" w:rsidRPr="001B7CDD" w14:paraId="1EE45997" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="001A0B56" w:rsidRPr="009D59D8" w14:paraId="1EE45997" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="379E8F8D" w14:textId="74B0CFC2" w:rsidR="001A0B56" w:rsidRPr="00AA2CA7" w:rsidRDefault="00091EA7" w:rsidP="00E95B6B">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -1140,51 +1141,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197439">
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Translation Part 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0B56" w:rsidRPr="001B7CDD" w14:paraId="07044D68" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="001A0B56" w:rsidRPr="009D59D8" w14:paraId="07044D68" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="394DA643" w14:textId="0E8A6B85" w:rsidR="001A0B56" w:rsidRPr="00AA2CA7" w:rsidRDefault="00091EA7" w:rsidP="00E95B6B">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
@@ -1456,51 +1457,51 @@
           <w:p w14:paraId="2276FB60" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00AC4577" w:rsidP="00AC4577">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scholarship Essay Writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC4577" w:rsidRPr="001B7CDD" w14:paraId="25F21666" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00AC4577" w:rsidRPr="009D59D8" w14:paraId="25F21666" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="27E35D5B" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00AC4577" w:rsidP="00AC4577">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -1589,51 +1590,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="36A2FDDF" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00AC4577" w:rsidP="00AC4577">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Read about Scholarship Programs. Select a scholarship. Complete the admission application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC4577" w:rsidRPr="001B7CDD" w14:paraId="339DB231" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00AC4577" w:rsidRPr="009D59D8" w14:paraId="339DB231" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="53521E58" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00380EF6" w:rsidP="00AC4577">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
@@ -1748,132 +1749,149 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reading of an Essay Sample. Text Structure (revision). The Rhetorical Situation. Writing process. Simple steps.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Compose a thesis statement.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prepare an outline or diagram of your ideas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC4577" w:rsidRPr="001B7CDD" w14:paraId="4888F6BC" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00AC4577" w:rsidRPr="009D59D8" w14:paraId="4888F6BC" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="43C9C95B" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00380EF6" w:rsidP="00AC4577">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A730FEC" w14:textId="77777777" w:rsidR="005E5C71" w:rsidRPr="00AA2CA7" w:rsidRDefault="005E5C71" w:rsidP="005E5C71">
+          <w:p w14:paraId="7A730FEC" w14:textId="5DEA2DB9" w:rsidR="005E5C71" w:rsidRPr="00AA2CA7" w:rsidRDefault="005E5C71" w:rsidP="005E5C71">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A076B7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>25/06</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0EB92752" w14:textId="2B36B969" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="005E5C71" w:rsidP="005E5C71">
+              <w:t>25/0</w:t>
+            </w:r>
+            <w:r w:rsidR="000046C6" w:rsidRPr="000046C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB92752" w14:textId="31D9B85A" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="005E5C71" w:rsidP="005E5C71">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/06</w:t>
+              <w:t>/0</w:t>
+            </w:r>
+            <w:r w:rsidR="000046C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70263453" w14:textId="77777777" w:rsidR="00870E33" w:rsidRPr="00AA2CA7" w:rsidRDefault="00870E33" w:rsidP="00870E33">
             <w:pPr>
               <w:pStyle w:val="Body3Text3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
@@ -1882,51 +1900,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="04B2558F" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00870E33" w:rsidP="00870E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Write body paragraph 1: write the main points; write the subpoints; elaborate on the subpoints.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC4577" w:rsidRPr="001B7CDD" w14:paraId="3128BCCC" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00AC4577" w:rsidRPr="009D59D8" w14:paraId="3128BCCC" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="496E7572" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00380EF6" w:rsidP="00AC4577">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
@@ -2019,51 +2037,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="56C07A82" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00870E33" w:rsidP="00870E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Write body paragraph 2: write the main points; write the subpoints; elaborate on the subpoints.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC4577" w:rsidRPr="001B7CDD" w14:paraId="0450D223" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00AC4577" w:rsidRPr="009D59D8" w14:paraId="0450D223" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="02DFA359" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00380EF6" w:rsidP="00AC4577">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
@@ -2304,51 +2322,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3AED2935" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00870E33" w:rsidP="00367A76">
             <w:pPr>
               <w:pStyle w:val="Body3Text3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Write the introduction and conclusion. Add the finishing touches: check the order of the paragraphs. Check your writing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC4577" w:rsidRPr="001B7CDD" w14:paraId="558A3BD4" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00AC4577" w:rsidRPr="009D59D8" w14:paraId="558A3BD4" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7C0C0570" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00380EF6" w:rsidP="00AC4577">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>14</w:t>
@@ -2361,68 +2379,76 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AFB19AA" w14:textId="77777777" w:rsidR="005E5C71" w:rsidRDefault="005E5C71" w:rsidP="005E5C71">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22/06</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E702CFE" w14:textId="4E146A8B" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="005E5C71" w:rsidP="005E5C71">
+          <w:p w14:paraId="5E702CFE" w14:textId="12860FF9" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="005E5C71" w:rsidP="005E5C71">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>24/07</w:t>
+              <w:t>24/0</w:t>
+            </w:r>
+            <w:r w:rsidR="009D59D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="107AE405" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00870E33" w:rsidP="00AC4577">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2592,695 +2618,700 @@
           </w:tcPr>
           <w:p w14:paraId="5669D253" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00AC4577" w:rsidP="00AC4577">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Winter Break</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC4577" w:rsidRPr="001B7CDD" w14:paraId="37DE87A9" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00AC4577" w:rsidRPr="009D59D8" w14:paraId="37DE87A9" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5A13778F" w14:textId="77777777" w:rsidR="00AC4577" w:rsidRPr="00AA2CA7" w:rsidRDefault="00051E08" w:rsidP="00AC4577">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Academic Listening and Note-taking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A904F8" w:rsidRPr="00A904F8" w14:paraId="64C57C68" w14:textId="77777777" w:rsidTr="00A904F8">
-[...102 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00380EF6" w:rsidRPr="00974C62" w14:paraId="0527D764" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="76912307" w14:textId="795AB305" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00380EF6">
+          <w:p w14:paraId="76912307" w14:textId="08000283" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00380EF6">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C5F93E1" w14:textId="77777777" w:rsidR="00A904F8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A904F8">
+          <w:p w14:paraId="5D8FEDE5" w14:textId="68BD8909" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="007E07DA">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00533503">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25 al 2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>31/08</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00533503">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/08</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7237C1" w14:textId="77777777" w:rsidR="00655325" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
-[...1 lines deleted...]
-              <w:pStyle w:val="Contenidodelatabla"/>
+          <w:p w14:paraId="55359F29" w14:textId="5E501F5E" w:rsidR="00380EF6" w:rsidRPr="007E07DA" w:rsidRDefault="007E07DA" w:rsidP="00655325">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="343A40"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00533503">
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00AA2CA7">
+              </w:rPr>
+              <w:t>Semana aniversario de FIO y</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...93 lines deleted...]
-              <w:t>Renewable energy</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> desarrollo de la JIDeTEV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00380EF6" w:rsidRPr="001B7CDD" w14:paraId="44FA9CE2" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="007E07DA" w:rsidRPr="00974C62" w14:paraId="2825DAC4" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="647ED597" w14:textId="2792BCE8" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00380EF6">
+          <w:p w14:paraId="09A2EF0C" w14:textId="3D9A521A" w:rsidR="007E07DA" w:rsidRPr="007E07DA" w:rsidRDefault="007E07DA" w:rsidP="00380EF6">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EE60659" w14:textId="77777777" w:rsidR="00A904F8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A904F8">
+          <w:p w14:paraId="1B0077B1" w14:textId="77777777" w:rsidR="007E07DA" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="007E07DA">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA2CA7">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="36696EDF" w14:textId="77777777" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00380EF6" w:rsidP="00A904F8">
+              <w:t>31/08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB943D9" w14:textId="77777777" w:rsidR="007E07DA" w:rsidRDefault="007E07DA" w:rsidP="00A904F8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27D7FAA9" w14:textId="77777777" w:rsidR="00655325" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
-            <w:pPr>
+          <w:p w14:paraId="38CDEA8B" w14:textId="77777777" w:rsidR="007E07DA" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="007E07DA">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Listening Lesson 2 </w:t>
-[...23 lines deleted...]
-              <w:pStyle w:val="Contenidodelatabla"/>
+              <w:t>Academic Listening Lesson 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rStyle w:val="Textoennegrita"/>
+                <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="343A40"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EABB02F" w14:textId="77777777" w:rsidR="007E07DA" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="007E07DA">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Listening and Note-taking - Introduction </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B92E52D" w14:textId="77777777" w:rsidR="007E07DA" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="007E07DA">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Note-Taking Techniques &amp; Lecture Internal Structure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406CC748" w14:textId="3D6EAA9E" w:rsidR="007E07DA" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="007E07DA">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
+              <w:rPr>
+                <w:rStyle w:val="Textoennegrita"/>
+                <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
+                <w:color w:val="343A40"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Video-watching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Video-watching: Solar power</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Renewable energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00380EF6" w:rsidRPr="00974C62" w14:paraId="4AD98F3F" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00380EF6" w:rsidRPr="009D59D8" w14:paraId="44FA9CE2" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D615E78" w14:textId="4365E506" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00380EF6">
+          <w:p w14:paraId="647ED597" w14:textId="644C9173" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00380EF6">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61CFC014" w14:textId="0CAA72E4" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A904F8">
+          <w:p w14:paraId="4EE60659" w14:textId="77777777" w:rsidR="00A904F8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A904F8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>14/09</w:t>
-            </w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36696EDF" w14:textId="77777777" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00380EF6" w:rsidP="00A904F8">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC655E4" w14:textId="77777777" w:rsidR="00655325" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00AA2CA7">
+          <w:p w14:paraId="27D7FAA9" w14:textId="77777777" w:rsidR="00655325" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
+            <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Academic Listening Lesson 3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AA2CA7">
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rStyle w:val="Textoennegrita"/>
+                <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
+                <w:color w:val="343A40"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Listening Lesson 2 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B7DD98" w14:textId="77777777" w:rsidR="00655325" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Predicting &amp; Monitoring</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="517D0A22" w14:textId="5FBCCC89" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-              <w:t>Video Watching: Wind energy</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Video-watching: Solar power</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00380EF6" w:rsidRPr="001B7CDD" w14:paraId="3FA5BB75" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00380EF6" w:rsidRPr="00974C62" w14:paraId="4AD98F3F" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="17594393" w14:textId="371001BB" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00380EF6">
-            <w:pPr>
+          <w:p w14:paraId="5D615E78" w14:textId="6874D918" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00380EF6">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61CFC014" w14:textId="0CAA72E4" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A904F8">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14/09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC655E4" w14:textId="77777777" w:rsidR="00655325" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rStyle w:val="Textoennegrita"/>
+                <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
+                <w:color w:val="343A40"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Academic Listening Lesson 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D9E512" w14:textId="77777777" w:rsidR="00655325" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Building Background Knowledge on the Topic &amp; Inferencing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F8F6319" w14:textId="1335A3D5" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Video Watching: Wind energy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00380EF6" w:rsidRPr="009D59D8" w14:paraId="3FA5BB75" w14:textId="77777777" w:rsidTr="00051E08">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17594393" w14:textId="65B95245" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00380EF6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56B29962" w14:textId="632DBCE9" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00422EE0">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17995">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
@@ -3346,74 +3377,74 @@
               </w:rPr>
               <w:t>Clarifying &amp; Responding</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41E314E7" w14:textId="5056DAB4" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Video-watching: Biomass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1717" w:rsidRPr="00AA2CA7" w14:paraId="28F85649" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="009F1717" w:rsidRPr="009D59D8" w14:paraId="28F85649" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="19B50F99" w14:textId="7C1F21A5" w:rsidR="009F1717" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00380EF6">
+          <w:p w14:paraId="19B50F99" w14:textId="11961821" w:rsidR="009F1717" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00380EF6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56E16D2E" w14:textId="77777777" w:rsidR="00A904F8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A904F8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
@@ -3469,121 +3500,101 @@
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Listening Lesson 5  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7925AA65" w14:textId="77777777" w:rsidR="00655325" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluating &amp; </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> the skills.</w:t>
+              <w:t>Evaluating &amp; Combining the skills.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FBD371E" w14:textId="3506D037" w:rsidR="009F1717" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00655325">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
                 <w:color w:val="343A40"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Video-watching: Hydroelectric energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00380EF6" w:rsidRPr="001B7CDD" w14:paraId="33EA489B" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00380EF6" w:rsidRPr="009D59D8" w14:paraId="33EA489B" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="541553AA" w14:textId="515AB86B" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00380EF6">
+          <w:p w14:paraId="541553AA" w14:textId="46287584" w:rsidR="00380EF6" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00380EF6">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51378AA1" w14:textId="2578F18A" w:rsidR="00E513FD" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A904F8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
@@ -3591,253 +3602,258 @@
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACE3594" w14:textId="77777777" w:rsidR="00051E08" w:rsidRPr="00AA2CA7" w:rsidRDefault="00051E08" w:rsidP="00380EF6">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
+          <w:p w14:paraId="44956420" w14:textId="77777777" w:rsidR="009270DD" w:rsidRPr="009270DD" w:rsidRDefault="00051E08" w:rsidP="009270DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="343A40"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AA2CA7">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009270DD">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Listening and Note-taking Test</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ACE3594" w14:textId="5562A65F" w:rsidR="009270DD" w:rsidRPr="009270DD" w:rsidRDefault="009270DD" w:rsidP="009270DD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009270DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Job Hunting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009270DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>: Job Openings &amp; Resume Writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A7437" w:rsidRPr="00AA2CA7" w14:paraId="4306FD93" w14:textId="77777777" w:rsidTr="00565E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF033FB" w14:textId="61172A3C" w:rsidR="004A7437" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="004A7437">
+          <w:p w14:paraId="3DF033FB" w14:textId="3E9CAEC3" w:rsidR="004A7437" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="004A7437">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EOP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051E08" w:rsidRPr="001B7CDD" w14:paraId="553BEF41" w14:textId="77777777" w:rsidTr="0045369E">
+      <w:tr w:rsidR="00051E08" w:rsidRPr="009D59D8" w14:paraId="553BEF41" w14:textId="77777777" w:rsidTr="0031793E">
         <w:trPr>
-          <w:trHeight w:val="435"/>
+          <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E3ABEA0" w14:textId="2061B5EB" w:rsidR="00051E08" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00380EF6">
+          <w:p w14:paraId="7E3ABEA0" w14:textId="7DC19802" w:rsidR="00051E08" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00380EF6">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EAFF23E" w14:textId="50BC26BF" w:rsidR="00E513FD" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00655325">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17995">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>12/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EED0094" w14:textId="425453F2" w:rsidR="00051E08" w:rsidRPr="00AA2CA7" w:rsidRDefault="004A7437" w:rsidP="00380EF6">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0"/>
+          <w:p w14:paraId="2EED0094" w14:textId="5F35E140" w:rsidR="00051E08" w:rsidRPr="00056868" w:rsidRDefault="009270DD" w:rsidP="00056868">
+            <w:pPr>
+              <w:pStyle w:val="Body3Text3"/>
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
-                <w:rFonts w:ascii="Century" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century" w:cs="Arial"/>
-                <w:color w:val="343A40"/>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>J</w:t>
-[...19 lines deleted...]
-              <w:t>b Hunting</w:t>
+              <w:t>Job Hunting</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>: Job Openings &amp; Resume Writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051E08" w:rsidRPr="00AA2CA7" w14:paraId="7B0CC42E" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00051E08" w:rsidRPr="007E07DA" w14:paraId="7B0CC42E" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="77566102" w14:textId="5F8CB210" w:rsidR="00051E08" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00051E08">
+          <w:p w14:paraId="77566102" w14:textId="06F18B4D" w:rsidR="00051E08" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00051E08">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="528FF4CB" w14:textId="77777777" w:rsidR="00A904F8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A904F8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
@@ -3848,441 +3864,473 @@
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F29A7BB" w14:textId="77777777" w:rsidR="00E513FD" w:rsidRPr="00AA2CA7" w:rsidRDefault="00E513FD" w:rsidP="00A904F8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C147651" w14:textId="77777777" w:rsidR="004A7437" w:rsidRPr="00AA2CA7" w:rsidRDefault="004A7437" w:rsidP="004A7437">
+          <w:p w14:paraId="580AFECB" w14:textId="77777777" w:rsidR="00056868" w:rsidRPr="00AA2CA7" w:rsidRDefault="00056868" w:rsidP="00056868">
             <w:pPr>
               <w:pStyle w:val="Body3Text3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Job Hunting</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>: Job Openings &amp; Resume Writing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="780BE2E8" w14:textId="77777777" w:rsidR="00051E08" w:rsidRPr="00AA2CA7" w:rsidRDefault="004A7437" w:rsidP="004A7437">
+          <w:p w14:paraId="2EEFAE5C" w14:textId="38DDA06A" w:rsidR="00056868" w:rsidRDefault="00056868" w:rsidP="00056868">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Resume: Online Submission.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="780BE2E8" w14:textId="396ABB71" w:rsidR="00051E08" w:rsidRPr="00AA2CA7" w:rsidRDefault="009270DD" w:rsidP="004A7437">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F1717">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Job Hunting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F1717">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>: Interviewing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>. Job interviews.</w:t>
+            </w:r>
+            <w:r w:rsidR="007E07DA" w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40CC8" w:rsidRPr="001B7CDD" w14:paraId="2F0791EB" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00A40CC8" w:rsidRPr="009D59D8" w14:paraId="2F0791EB" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="33CF1A1D" w14:textId="33980AC5" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00A40CC8">
+          <w:p w14:paraId="33CF1A1D" w14:textId="098CCA73" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75D35CB8" w14:textId="7E4A65D4" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A904F8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17995">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>26/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4898F54E" w14:textId="0C05218A" w:rsidR="00A40CC8" w:rsidRPr="00655325" w:rsidRDefault="00A40CC8" w:rsidP="00A40CC8">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009F1717">
+          <w:p w14:paraId="4898F54E" w14:textId="7C5686F4" w:rsidR="00A40CC8" w:rsidRPr="00655325" w:rsidRDefault="00891782" w:rsidP="00A40CC8">
+            <w:pPr>
+              <w:pStyle w:val="Contenidodelatabla"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Job Hunting</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Job interviews. </w:t>
+              <w:t>Presenting a product/service</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="003B1DCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Features of a presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40CC8" w:rsidRPr="001B7CDD" w14:paraId="68E8B20C" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00A40CC8" w:rsidRPr="009D59D8" w14:paraId="68E8B20C" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5450BD8A" w14:textId="7BC71FAA" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00A40CC8">
+          <w:p w14:paraId="5450BD8A" w14:textId="102AD91D" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4587ED66" w14:textId="05C843F3" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00533503">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>02/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AAB4E54" w14:textId="77777777" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A40CC8" w:rsidP="00A40CC8">
+          <w:p w14:paraId="0AAB4E54" w14:textId="083DDD16" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00891782" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presenting a product/service: </w:t>
-[...8 lines deleted...]
-              <w:t>Features of a presentation</w:t>
+              <w:t>Presenting a product/service</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>: Planning and elaborating a presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40CC8" w:rsidRPr="001B7CDD" w14:paraId="371F979B" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00A40CC8" w:rsidRPr="009D59D8" w14:paraId="371F979B" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="420365C7" w14:textId="0072FA15" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00A40CC8">
+          <w:p w14:paraId="420365C7" w14:textId="319290C4" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00E84C6F" w14:textId="67E1B0EC" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00533503">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC8DEFE" w14:textId="77777777" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A40CC8" w:rsidP="00A40CC8">
+          <w:p w14:paraId="6AC8DEFE" w14:textId="19C9813D" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00891782" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Presenting a product/service</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Planning and elaborating a presentation </w:t>
+              <w:t>: Final revision and edition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40CC8" w:rsidRPr="001B7CDD" w14:paraId="2F7434B1" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00A40CC8" w:rsidRPr="009D59D8" w14:paraId="2F7434B1" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5207F8E3" w14:textId="0EAA07EC" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00A40CC8">
+          <w:p w14:paraId="5207F8E3" w14:textId="4B13A123" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44BA257F" w14:textId="53120D5B" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00533503">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
@@ -4291,415 +4339,324 @@
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="343D51B4" w14:textId="77777777" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A40CC8" w:rsidP="00A40CC8">
+          <w:p w14:paraId="343D51B4" w14:textId="723D063B" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00891782" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Presenting a product/service</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>: Final revision and edition</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2CA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Oral Presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40CC8" w:rsidRPr="001B7CDD" w14:paraId="40BC8009" w14:textId="77777777" w:rsidTr="00051E08">
+      <w:tr w:rsidR="00A40CC8" w:rsidRPr="009D59D8" w14:paraId="40BC8009" w14:textId="77777777" w:rsidTr="00051E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18163D06" w14:textId="62EC4794" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00A40CC8">
+          <w:p w14:paraId="18163D06" w14:textId="312927A3" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E595587" w14:textId="26FC5E63" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5432ED0A" w14:textId="77777777" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A40CC8" w:rsidP="00A40CC8">
+          <w:p w14:paraId="5432ED0A" w14:textId="457B0C04" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00891782" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Presenting a product/service</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Oral Presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40CC8" w:rsidRPr="001B7CDD" w14:paraId="5F94B845" w14:textId="77777777" w:rsidTr="008E3516">
+      <w:tr w:rsidR="00A40CC8" w:rsidRPr="009270DD" w14:paraId="5F94B845" w14:textId="77777777" w:rsidTr="008E3516">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A88A639" w14:textId="424BAE26" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00655325" w:rsidP="00A40CC8">
+          <w:p w14:paraId="1A88A639" w14:textId="0FD01AA1" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="075DA117" w14:textId="39DD94CF" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00A904F8" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Contenidodelatabla"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF9B4AA" w14:textId="6E159920" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="00890904" w:rsidP="00A40CC8">
+          <w:p w14:paraId="2DF9B4AA" w14:textId="081C43AE" w:rsidR="00A40CC8" w:rsidRPr="00AA2CA7" w:rsidRDefault="007E07DA" w:rsidP="00A40CC8">
             <w:pPr>
               <w:pStyle w:val="Body3Text3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...99 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FINAL MAKE-UP EXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="676E1916" w14:textId="77777777" w:rsidR="00D748ED" w:rsidRPr="00912590" w:rsidRDefault="00D748ED">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D748ED" w:rsidRPr="00912590" w:rsidSect="00B25990">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="405CAFCD" w14:textId="77777777" w:rsidR="00D62507" w:rsidRDefault="00D62507">
+    <w:p w14:paraId="6970773A" w14:textId="77777777" w:rsidR="009D3E49" w:rsidRDefault="009D3E49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="771E706A" w14:textId="77777777" w:rsidR="00D62507" w:rsidRDefault="00D62507">
+    <w:p w14:paraId="3FDADF7B" w14:textId="77777777" w:rsidR="009D3E49" w:rsidRDefault="009D3E49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="StarSymbol">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -4766,58 +4723,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41BE2CDB" w14:textId="77777777" w:rsidR="00D62507" w:rsidRDefault="00D62507">
+    <w:p w14:paraId="2A5F5D25" w14:textId="77777777" w:rsidR="009D3E49" w:rsidRDefault="009D3E49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BB95C08" w14:textId="77777777" w:rsidR="00D62507" w:rsidRDefault="00D62507">
+    <w:p w14:paraId="39C3838C" w14:textId="77777777" w:rsidR="009D3E49" w:rsidRDefault="009D3E49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6476E562" w14:textId="77777777" w:rsidR="00D748ED" w:rsidRDefault="00D748ED" w:rsidP="00912590">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="404AC18F" w14:textId="77777777" w:rsidR="00912590" w:rsidRDefault="00912590" w:rsidP="00912590">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
@@ -7795,203 +7752,207 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D16FB1"/>
     <w:rsid w:val="00001BDC"/>
     <w:rsid w:val="00003607"/>
+    <w:rsid w:val="000046C6"/>
     <w:rsid w:val="00005132"/>
     <w:rsid w:val="0000537C"/>
     <w:rsid w:val="0000612D"/>
     <w:rsid w:val="00030A1D"/>
     <w:rsid w:val="00031C34"/>
     <w:rsid w:val="00040044"/>
     <w:rsid w:val="000437B2"/>
     <w:rsid w:val="00046878"/>
     <w:rsid w:val="00051E08"/>
     <w:rsid w:val="00052B69"/>
+    <w:rsid w:val="00056868"/>
     <w:rsid w:val="00073A7A"/>
     <w:rsid w:val="00081C87"/>
     <w:rsid w:val="0008379D"/>
     <w:rsid w:val="00091EA7"/>
     <w:rsid w:val="000A3EE9"/>
     <w:rsid w:val="000B6EE8"/>
     <w:rsid w:val="000C4601"/>
     <w:rsid w:val="000C525B"/>
     <w:rsid w:val="000C5E7D"/>
     <w:rsid w:val="000D1602"/>
     <w:rsid w:val="000D597F"/>
     <w:rsid w:val="000D71EA"/>
     <w:rsid w:val="000E2B9A"/>
     <w:rsid w:val="000E4697"/>
     <w:rsid w:val="000F1816"/>
     <w:rsid w:val="000F2B74"/>
     <w:rsid w:val="000F3019"/>
     <w:rsid w:val="00100875"/>
     <w:rsid w:val="00111F0E"/>
     <w:rsid w:val="001222A0"/>
     <w:rsid w:val="00136A4C"/>
     <w:rsid w:val="0014295E"/>
     <w:rsid w:val="0014406D"/>
     <w:rsid w:val="00150537"/>
     <w:rsid w:val="001523BA"/>
     <w:rsid w:val="0018031E"/>
     <w:rsid w:val="0018070E"/>
     <w:rsid w:val="00182D03"/>
     <w:rsid w:val="00197439"/>
     <w:rsid w:val="001A0B56"/>
     <w:rsid w:val="001A3137"/>
     <w:rsid w:val="001A7CC0"/>
     <w:rsid w:val="001A7D76"/>
     <w:rsid w:val="001B202F"/>
     <w:rsid w:val="001B4A8F"/>
     <w:rsid w:val="001B4BF0"/>
     <w:rsid w:val="001B7CDD"/>
     <w:rsid w:val="001C2C7E"/>
     <w:rsid w:val="001C4CB7"/>
     <w:rsid w:val="001C5992"/>
     <w:rsid w:val="001E1FED"/>
     <w:rsid w:val="001E253F"/>
     <w:rsid w:val="001E7897"/>
     <w:rsid w:val="001F7515"/>
     <w:rsid w:val="002110DA"/>
     <w:rsid w:val="00211B0B"/>
     <w:rsid w:val="0022244F"/>
     <w:rsid w:val="0023346E"/>
     <w:rsid w:val="002339E5"/>
     <w:rsid w:val="00235FE2"/>
+    <w:rsid w:val="0024007E"/>
     <w:rsid w:val="002428DB"/>
     <w:rsid w:val="0025582E"/>
     <w:rsid w:val="00260BA1"/>
     <w:rsid w:val="00264BA8"/>
     <w:rsid w:val="00271307"/>
     <w:rsid w:val="00272DEB"/>
     <w:rsid w:val="0027350C"/>
     <w:rsid w:val="00275D2B"/>
     <w:rsid w:val="00276226"/>
     <w:rsid w:val="00281B63"/>
     <w:rsid w:val="00286B5D"/>
     <w:rsid w:val="00292E85"/>
     <w:rsid w:val="002A0889"/>
     <w:rsid w:val="002A560A"/>
     <w:rsid w:val="002A5B3C"/>
     <w:rsid w:val="002A7674"/>
     <w:rsid w:val="002A77EF"/>
     <w:rsid w:val="002B2AB0"/>
     <w:rsid w:val="002C01B4"/>
     <w:rsid w:val="002C0BD7"/>
     <w:rsid w:val="002D0C4D"/>
     <w:rsid w:val="002E1E4C"/>
     <w:rsid w:val="002E2096"/>
     <w:rsid w:val="002E20FE"/>
     <w:rsid w:val="002F12C1"/>
     <w:rsid w:val="002F7690"/>
     <w:rsid w:val="003043D9"/>
     <w:rsid w:val="0030472C"/>
     <w:rsid w:val="00306AE8"/>
+    <w:rsid w:val="0031793E"/>
     <w:rsid w:val="0032320F"/>
     <w:rsid w:val="00326C21"/>
     <w:rsid w:val="00333CFF"/>
     <w:rsid w:val="003354EA"/>
     <w:rsid w:val="00336CF2"/>
     <w:rsid w:val="0034092D"/>
     <w:rsid w:val="003436CA"/>
     <w:rsid w:val="0034709A"/>
     <w:rsid w:val="00350C21"/>
     <w:rsid w:val="0035566A"/>
     <w:rsid w:val="00357A44"/>
     <w:rsid w:val="00362E78"/>
     <w:rsid w:val="003649F2"/>
     <w:rsid w:val="00365633"/>
     <w:rsid w:val="00367A76"/>
     <w:rsid w:val="00370B69"/>
     <w:rsid w:val="003746BF"/>
     <w:rsid w:val="00380EF6"/>
     <w:rsid w:val="0038269A"/>
     <w:rsid w:val="00383F22"/>
     <w:rsid w:val="00394BEA"/>
     <w:rsid w:val="003965EA"/>
     <w:rsid w:val="003977EC"/>
     <w:rsid w:val="003A03C1"/>
     <w:rsid w:val="003A06D3"/>
     <w:rsid w:val="003A1CB3"/>
     <w:rsid w:val="003B0C90"/>
+    <w:rsid w:val="003B1DCA"/>
     <w:rsid w:val="003B4680"/>
     <w:rsid w:val="003B5B0B"/>
     <w:rsid w:val="003B6A69"/>
     <w:rsid w:val="003C06ED"/>
     <w:rsid w:val="003F0039"/>
     <w:rsid w:val="00404D51"/>
     <w:rsid w:val="00405657"/>
     <w:rsid w:val="00405D66"/>
     <w:rsid w:val="00410291"/>
     <w:rsid w:val="00422EE0"/>
     <w:rsid w:val="00431668"/>
     <w:rsid w:val="0043406B"/>
     <w:rsid w:val="004439FA"/>
     <w:rsid w:val="004458A0"/>
     <w:rsid w:val="0045369E"/>
     <w:rsid w:val="004554EE"/>
     <w:rsid w:val="00456CAD"/>
     <w:rsid w:val="00464490"/>
     <w:rsid w:val="00466654"/>
     <w:rsid w:val="00473E17"/>
     <w:rsid w:val="00475323"/>
     <w:rsid w:val="0048188C"/>
     <w:rsid w:val="004826A7"/>
     <w:rsid w:val="0048798C"/>
     <w:rsid w:val="0049590D"/>
@@ -8002,182 +7963,189 @@
     <w:rsid w:val="004A7437"/>
     <w:rsid w:val="004C053E"/>
     <w:rsid w:val="004D3A26"/>
     <w:rsid w:val="004D50D7"/>
     <w:rsid w:val="004E4940"/>
     <w:rsid w:val="004E4B20"/>
     <w:rsid w:val="004E7B9B"/>
     <w:rsid w:val="004F1983"/>
     <w:rsid w:val="00516063"/>
     <w:rsid w:val="00527823"/>
     <w:rsid w:val="00533503"/>
     <w:rsid w:val="0053467F"/>
     <w:rsid w:val="00537A69"/>
     <w:rsid w:val="00540B21"/>
     <w:rsid w:val="00540BF6"/>
     <w:rsid w:val="005423B1"/>
     <w:rsid w:val="00545D7D"/>
     <w:rsid w:val="00562D9F"/>
     <w:rsid w:val="00564C3C"/>
     <w:rsid w:val="005732A1"/>
     <w:rsid w:val="00575DBF"/>
     <w:rsid w:val="00577643"/>
     <w:rsid w:val="00582DD7"/>
     <w:rsid w:val="00583030"/>
     <w:rsid w:val="00592B4A"/>
+    <w:rsid w:val="00592C08"/>
     <w:rsid w:val="005A06C8"/>
     <w:rsid w:val="005A74FB"/>
     <w:rsid w:val="005B0D1F"/>
     <w:rsid w:val="005B5703"/>
     <w:rsid w:val="005D4AD2"/>
     <w:rsid w:val="005D74F9"/>
     <w:rsid w:val="005E106F"/>
     <w:rsid w:val="005E1BC0"/>
     <w:rsid w:val="005E582D"/>
     <w:rsid w:val="005E5C71"/>
     <w:rsid w:val="00600500"/>
     <w:rsid w:val="00605BA6"/>
     <w:rsid w:val="006133DA"/>
     <w:rsid w:val="00615AF1"/>
     <w:rsid w:val="006273EE"/>
     <w:rsid w:val="00627B40"/>
     <w:rsid w:val="00631026"/>
     <w:rsid w:val="006340B0"/>
     <w:rsid w:val="00634971"/>
     <w:rsid w:val="0063783E"/>
     <w:rsid w:val="0064126F"/>
     <w:rsid w:val="00645B02"/>
     <w:rsid w:val="00647D69"/>
     <w:rsid w:val="006537E9"/>
     <w:rsid w:val="00655325"/>
     <w:rsid w:val="006658E9"/>
     <w:rsid w:val="0066629C"/>
     <w:rsid w:val="00666A65"/>
     <w:rsid w:val="00667268"/>
     <w:rsid w:val="00670028"/>
     <w:rsid w:val="006702D7"/>
     <w:rsid w:val="006741AB"/>
     <w:rsid w:val="006836B0"/>
     <w:rsid w:val="006A3E51"/>
     <w:rsid w:val="006B4897"/>
     <w:rsid w:val="006C5B2F"/>
     <w:rsid w:val="006C6711"/>
     <w:rsid w:val="006C71CC"/>
     <w:rsid w:val="006D7EFD"/>
     <w:rsid w:val="006E6E82"/>
     <w:rsid w:val="006F4D6D"/>
     <w:rsid w:val="00710329"/>
     <w:rsid w:val="00713F15"/>
     <w:rsid w:val="007214CA"/>
     <w:rsid w:val="007235EE"/>
+    <w:rsid w:val="00727E6B"/>
     <w:rsid w:val="00731F4C"/>
     <w:rsid w:val="00741468"/>
     <w:rsid w:val="007417D4"/>
     <w:rsid w:val="00751802"/>
     <w:rsid w:val="00752A71"/>
     <w:rsid w:val="007604B6"/>
     <w:rsid w:val="00760589"/>
     <w:rsid w:val="0076501E"/>
     <w:rsid w:val="007671C9"/>
     <w:rsid w:val="0077393A"/>
     <w:rsid w:val="00774C9D"/>
     <w:rsid w:val="00782B0D"/>
     <w:rsid w:val="007860EC"/>
     <w:rsid w:val="00786797"/>
     <w:rsid w:val="007874D1"/>
     <w:rsid w:val="00793868"/>
     <w:rsid w:val="007973BD"/>
     <w:rsid w:val="007A1FF6"/>
     <w:rsid w:val="007B48EF"/>
     <w:rsid w:val="007B54B5"/>
     <w:rsid w:val="007C0DBC"/>
     <w:rsid w:val="007C132D"/>
     <w:rsid w:val="007D1072"/>
     <w:rsid w:val="007D6156"/>
+    <w:rsid w:val="007E07DA"/>
     <w:rsid w:val="007E3B4C"/>
     <w:rsid w:val="007E6C65"/>
     <w:rsid w:val="007F4350"/>
     <w:rsid w:val="00804281"/>
     <w:rsid w:val="00823341"/>
     <w:rsid w:val="00834087"/>
     <w:rsid w:val="00840325"/>
     <w:rsid w:val="00841CBC"/>
     <w:rsid w:val="00854041"/>
     <w:rsid w:val="008621C4"/>
     <w:rsid w:val="00862FAE"/>
     <w:rsid w:val="00867266"/>
     <w:rsid w:val="00870E33"/>
     <w:rsid w:val="00881C21"/>
     <w:rsid w:val="00882DCB"/>
     <w:rsid w:val="00890904"/>
+    <w:rsid w:val="00891782"/>
     <w:rsid w:val="00893EFD"/>
     <w:rsid w:val="008B0A87"/>
     <w:rsid w:val="008B1342"/>
     <w:rsid w:val="008B5A10"/>
     <w:rsid w:val="008B5B75"/>
     <w:rsid w:val="008C0EA3"/>
     <w:rsid w:val="008C249C"/>
     <w:rsid w:val="008C2F04"/>
     <w:rsid w:val="008D22A8"/>
     <w:rsid w:val="008E0B3A"/>
     <w:rsid w:val="008E3516"/>
     <w:rsid w:val="00912335"/>
     <w:rsid w:val="00912590"/>
     <w:rsid w:val="00917ED4"/>
     <w:rsid w:val="0092439E"/>
     <w:rsid w:val="00925727"/>
+    <w:rsid w:val="009270DD"/>
     <w:rsid w:val="0093070B"/>
     <w:rsid w:val="00932FC9"/>
     <w:rsid w:val="009332B6"/>
     <w:rsid w:val="00933B1B"/>
     <w:rsid w:val="00946903"/>
     <w:rsid w:val="009511CF"/>
     <w:rsid w:val="0095342E"/>
     <w:rsid w:val="00954AC4"/>
     <w:rsid w:val="00954F2E"/>
     <w:rsid w:val="0095573C"/>
     <w:rsid w:val="009651ED"/>
     <w:rsid w:val="00965A66"/>
     <w:rsid w:val="00966555"/>
     <w:rsid w:val="00966E07"/>
     <w:rsid w:val="00966F56"/>
     <w:rsid w:val="00974C62"/>
     <w:rsid w:val="00981359"/>
     <w:rsid w:val="00991106"/>
     <w:rsid w:val="009930B7"/>
     <w:rsid w:val="009963C2"/>
     <w:rsid w:val="009968B9"/>
     <w:rsid w:val="00996D42"/>
     <w:rsid w:val="009970D7"/>
     <w:rsid w:val="009A393D"/>
     <w:rsid w:val="009A72B6"/>
     <w:rsid w:val="009B030C"/>
     <w:rsid w:val="009B16A8"/>
     <w:rsid w:val="009B44EF"/>
     <w:rsid w:val="009C2810"/>
     <w:rsid w:val="009C3785"/>
     <w:rsid w:val="009C545A"/>
+    <w:rsid w:val="009D3E49"/>
+    <w:rsid w:val="009D59D8"/>
     <w:rsid w:val="009E593B"/>
     <w:rsid w:val="009E7764"/>
     <w:rsid w:val="009F1717"/>
     <w:rsid w:val="009F2729"/>
     <w:rsid w:val="009F632B"/>
     <w:rsid w:val="00A0446A"/>
     <w:rsid w:val="00A056FB"/>
     <w:rsid w:val="00A076B7"/>
     <w:rsid w:val="00A118EB"/>
     <w:rsid w:val="00A12671"/>
     <w:rsid w:val="00A12A57"/>
     <w:rsid w:val="00A26E75"/>
     <w:rsid w:val="00A303B5"/>
     <w:rsid w:val="00A31ED9"/>
     <w:rsid w:val="00A327B4"/>
     <w:rsid w:val="00A33B13"/>
     <w:rsid w:val="00A40CC8"/>
     <w:rsid w:val="00A472DA"/>
     <w:rsid w:val="00A474D0"/>
     <w:rsid w:val="00A54B0F"/>
     <w:rsid w:val="00A54F2D"/>
     <w:rsid w:val="00A56F5B"/>
     <w:rsid w:val="00A7389B"/>
     <w:rsid w:val="00A76BA4"/>
     <w:rsid w:val="00A778CA"/>
@@ -8301,50 +8269,51 @@
     <w:rsid w:val="00EB4651"/>
     <w:rsid w:val="00EB6656"/>
     <w:rsid w:val="00EB7901"/>
     <w:rsid w:val="00ED7A8A"/>
     <w:rsid w:val="00ED7DDD"/>
     <w:rsid w:val="00EE2DE1"/>
     <w:rsid w:val="00EE7860"/>
     <w:rsid w:val="00EF0528"/>
     <w:rsid w:val="00F0041C"/>
     <w:rsid w:val="00F00B37"/>
     <w:rsid w:val="00F00DA4"/>
     <w:rsid w:val="00F03A59"/>
     <w:rsid w:val="00F074A4"/>
     <w:rsid w:val="00F15CC6"/>
     <w:rsid w:val="00F23350"/>
     <w:rsid w:val="00F460D9"/>
     <w:rsid w:val="00F52730"/>
     <w:rsid w:val="00F52877"/>
     <w:rsid w:val="00F52EB3"/>
     <w:rsid w:val="00F5466D"/>
     <w:rsid w:val="00F54C3A"/>
     <w:rsid w:val="00F7749D"/>
     <w:rsid w:val="00F81BE5"/>
     <w:rsid w:val="00F9118D"/>
     <w:rsid w:val="00F92EDD"/>
+    <w:rsid w:val="00F94C23"/>
     <w:rsid w:val="00F95284"/>
     <w:rsid w:val="00FA2B8C"/>
     <w:rsid w:val="00FA47D4"/>
     <w:rsid w:val="00FA767C"/>
     <w:rsid w:val="00FB1C0D"/>
     <w:rsid w:val="00FB3834"/>
     <w:rsid w:val="00FC72DB"/>
     <w:rsid w:val="00FD7A98"/>
     <w:rsid w:val="00FE1684"/>
     <w:rsid w:val="00FE19DE"/>
     <w:rsid w:val="00FE4493"/>
     <w:rsid w:val="00FF33EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -9552,67 +9521,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341DCF5D-EEAB-4E88-A6CE-86A0F805559E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>478</Words>
-  <Characters>2629</Characters>
+  <Words>483</Words>
+  <Characters>2658</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TALLER DE INGLÉS 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>*-*-*-*-*</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3101</CharactersWithSpaces>
+  <CharactersWithSpaces>3135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>TALLER DE INGLÉS 2</dc:title>
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>