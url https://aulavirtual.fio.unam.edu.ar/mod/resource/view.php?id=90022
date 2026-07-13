--- v0 (2026-02-13)
+++ v1 (2026-07-13)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="0835DD1A" w14:textId="77777777" w:rsidR="003130DA" w:rsidRPr="004D229C" w:rsidRDefault="003130DA" w:rsidP="003130DA">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D229C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Temas relacionados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156FE7C5" w14:textId="3D60C8D9" w:rsidR="003130DA" w:rsidRPr="004D229C" w:rsidRDefault="00D15257" w:rsidP="003130DA">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -513,51 +518,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16564062" w14:textId="3EEC53FA" w:rsidR="00EF09AE" w:rsidRPr="00EF09AE" w:rsidRDefault="00EF09AE" w:rsidP="00EF09AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Acceder a la página: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="004825DB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://labovirtual.blogspot.com/search/label/El%20p%C3%A9ndulo%20simple</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C806FAB" w14:textId="7FB9921B" w:rsidR="003130DA" w:rsidRPr="004D229C" w:rsidRDefault="00FC1B9B" w:rsidP="003130DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D229C">
@@ -677,51 +682,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13C3B08A" wp14:editId="55585F05">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4155440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>35560</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2438400" cy="2524125"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Imagen 2" descr="http://www.cofradiaastronomica.com/ciencia/pendulo_clip_image001.gif"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="http://www.cofradiaastronomica.com/ciencia/pendulo_clip_image001.gif"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" r:link="rId9" cstate="print"/>
+                    <a:blip r:embed="rId9" r:link="rId10" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2438400" cy="2524125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
@@ -902,53 +907,53 @@
         <w:rPr>
           <w:position w:val="-30"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="4160" w:dyaOrig="680" w14:anchorId="3A422832">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:207.75pt;height:33.75pt" o:ole="">
-            <v:imagedata r:id="rId10" o:title=""/>
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1811245215" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1842691573" r:id="rId12"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ADDD9C7" w14:textId="77777777" w:rsidR="00E94241" w:rsidRDefault="00E94241" w:rsidP="003130DA">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D229C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aprovechando esta relación es posible determinar la frecuencia disminuyendo el error relativo de la </w:t>
       </w:r>
       <w:r w:rsidR="009A39FA" w:rsidRPr="004D229C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>medición</w:t>
       </w:r>
       <w:r w:rsidRPr="004D229C">
         <w:rPr>
@@ -1151,65 +1156,51 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>os parámetros siguientes: masa=100g; Longitud del péndulo: 1m; grosor del hilo: 1mm y sitio de ensayo: La Tierra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F85746F" w14:textId="01EB6298" w:rsidR="003130DA" w:rsidRPr="004D229C" w:rsidRDefault="003442E0" w:rsidP="003130DA">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK3"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fijar el ángulo de separación en 5°, luego asegurarse que el reloj cronómetro </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> en cero y soltar el péndulo. Cuando este inicia un período soltar el cronómetro y dejar el péndulo funcionando por (10) diez períodos completos y allí detener la medición.</w:t>
+        <w:t>Fijar el ángulo de separación en 5°, luego asegurarse que el reloj cronómetro esta en cero y soltar el péndulo. Cuando este inicia un período soltar el cronómetro y dejar el péndulo funcionando por (10) diez períodos completos y allí detener la medición.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD0A1AA" w14:textId="7BC5EB91" w:rsidR="00A32A3F" w:rsidRPr="004D229C" w:rsidRDefault="003442E0" w:rsidP="00A32A3F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La cantidad de segundos que muestra el cronómetro corresponde a esos diez períodos para hallar el tiempo de un periodo se debe dividir esta cantidad por 10. Asentar el resultado en </w:t>
       </w:r>
       <w:r w:rsidR="00351003">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1364,93 +1355,71 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2A6651FC" w14:textId="77777777" w:rsidR="004D229C" w:rsidRPr="002A084B" w:rsidRDefault="004D229C" w:rsidP="00C44F31">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002A084B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Tabla </w:t>
-[...21 lines deleted...]
-                              <w:t xml:space="preserve"> 1</w:t>
+                              <w:t>Tabla Nº 1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:rect w14:anchorId="170CD6CA" id="Rectangle 13" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:219.2pt;margin-top:1.8pt;width:63pt;height:20.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUkiUBDwIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkqU14hRFugwD&#10;unVAtw+QZdkWJosapcTuvn6UkqbZ5WmYHgRSpI4OD6n1zTQYdlDoNdiKF7OcM2UlNNp2Ff/6Zffm&#10;ijMfhG2EAasq/qQ8v9m8frUeXanm0INpFDICsb4cXcX7EFyZZV72ahB+Bk5ZCraAgwjkYpc1KEZC&#10;H0w2z/O32QjYOASpvKfTu2OQbxJ+2yoZHtrWq8BMxYlbSDumvY57tlmLskPhei1PNMQ/sBiEtvTo&#10;GepOBMH2qP+AGrRE8NCGmYQhg7bVUqUaqJoi/62ax144lWohcbw7y+T/H6z8dHh0nzFS9+4e5DfP&#10;LGx7YTt1iwhjr0RDzxVRqGx0vjxfiI6nq6weP0JDrRX7AEmDqcUhAlJ1bEpSP52lVlNgkg6vciqX&#10;GiIpNF+uitUyvSDK58sOfXivYGDRqDhSJxO4ONz7EMmI8jklkQejm502JjnY1VuD7CCo67u0Tuj+&#10;Ms1YNlb8ejlfJuRfYv4SIk/rbxCDDjS+Rg+pIkqLSaKMqr2zTbKD0OZoE2VjTzJG5eKQ+jJM9USJ&#10;0ayheSJBEY5jSt+KjB7wB2cjjWjF/fe9QMWZ+WCpKdfFYhFnOjmL5WpODl5G6suIsJKgKh44O5rb&#10;cPwHe4e66+mlIslg4ZYa2eok8gurE28aw6T96cvEOb/0U9bLx978BAAA//8DAFBLAwQUAAYACAAA&#10;ACEAboZ9s90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLC5JKWRqj&#10;qYnHll68DewKVHaWsEuL/nrHUz2+fC9vvsm3s+3F2Yy+c6RguYhAGKqd7qhRcCx3D2sQPiBp7B0Z&#10;Bd/Gw7a4vckx0+5Ce3M+hEbwCPkMFbQhDJmUvm6NRb9wgyFmn260GDiOjdQjXnjc9nIVRam02BFf&#10;aHEwL62pvw6TVVB1qyP+7Mu3yD7t4vA+l6fp41Wp+7v5eQMimDlcy/Cnz+pQsFPlJtJe9AqSeJ1w&#10;VUGcgmD+mCacKwbJEmSRy/8PFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlJIlAQ8C&#10;AAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAboZ9&#10;s90AAAAIAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2A6651FC" w14:textId="77777777" w:rsidR="004D229C" w:rsidRPr="002A084B" w:rsidRDefault="004D229C" w:rsidP="00C44F31">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002A084B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Tabla </w:t>
                       </w:r>
@@ -1776,50 +1745,51 @@
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F33AAB6" w14:textId="5340EA74" w:rsidR="003130DA" w:rsidRDefault="002A084B" w:rsidP="003130DA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C6F3FA0" wp14:editId="1CEE8B94">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-26035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>113665</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6657975" cy="1304925"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="322555091" name="Rectángulo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6657975" cy="1304925"/>
@@ -1835,51 +1805,51 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:rect w14:anchorId="3C819782" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.05pt;margin-top:8.95pt;width:524.25pt;height:102.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwZZB/ZQIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpWhhVU1SBmCYh&#10;QMDEs+vYJJLj885u0+7X7+ykKQK0h2kvju27++7uy3deXOxaw7YKfQO25MVJzpmyEqrGvpT859P1&#10;l2+c+SBsJQxYVfK98vxi+fnTonNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+AU5aMGrAVgY74klUo&#10;OkJvTTbJ89OsA6wcglTe0+1Vb+TLhK+1kuFOa68CMyWn2kJaMa3ruGbLhZi/oHB1I4cyxD9U0YrG&#10;UtIR6koEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081jLZxKvRA53o00+f8HK2+3j+4eiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0uXp6ezs/GzGmSRb8TWfnk9mkc7sGO7Qh+8KWhY3JUf6G4kksb3x&#10;oXc9uMRsFq4bY+L9sZa0C3ujooOxD0qzpqLskwSUZKIuDbKtoB8spFQ2FL2pFpXqr4tZnqc/TaWN&#10;EanQBBiRNSUesQeAKMH32H3Zg38MVUllY3D+t8L64DEiZQYbxuC2sYAfARjqasjc+x9I6qmJLK2h&#10;2t8jQ+g17p28boj2G+HDvUASNcmfBjXc0aINdCWHYcdZDfj7o/voT1ojK2cdDUnJ/a+NQMWZ+WFJ&#10;hefFdBqnKh2ms7MJHfC1Zf3aYjftJdBvKuhJcDJto38wh61GaJ9pnlcxK5mElZS75DLg4XAZ+uGl&#10;F0Gq1Sq50SQ5EW7so5MRPLIaZfW0exboBu0Fku0tHAZKzN9IsPeNkRZWmwC6Sfo88jrwTVOYhDO8&#10;GHHMX5+T1/FdW/4BAAD//wMAUEsDBBQABgAIAAAAIQAFHLxp3gAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcWqfB/CTEqSoQ4sKhFB7AjbeJRbyObOcHnh73BMfZGc18W20X&#10;27MJfTCOJGzWGTCkxmlDrYTPj5fVA7AQFWnVO0IJ3xhgW19eVKrUbqZ3nA6xZamEQqkkdDEOJeeh&#10;6dCqsHYDUvJOzlsVk/Qt117Nqdz2PM+yO26VobTQqQGfOmy+DqOV4Jdp1q+moNvmpzDP/q0d96ed&#10;lNdXy+4RWMQl/oXhjJ/QoU5MRzeSDqyXsBKblEz3+wLY2c+EEMCOEvL8RgCvK/7/hfoXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAcGWQf2UCAAAfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABRy8ad4AAAAKAQAADwAAAAAAAAAAAAAAAAC/BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" filled="f" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C28F7AF" w14:textId="185979B4" w:rsidR="004D229C" w:rsidRDefault="002A084B" w:rsidP="003130DA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Análisis de resultado:</w:t>
@@ -2236,103 +2206,81 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="597D3B3D" w14:textId="19BF67ED" w:rsidR="002A084B" w:rsidRPr="002A084B" w:rsidRDefault="002A084B" w:rsidP="002A084B">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002A084B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Tabla </w:t>
-[...21 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Tabla Nº </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:rect w14:anchorId="26FC1DCB" id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:219.2pt;margin-top:1.8pt;width:63pt;height:20.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBL/UsVEgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkqU14hRFugwD&#10;unVAtw+QZdkWJosapcTpvn6U4qbZ5WmYHgRSpI4OD6n1zXEw7KDQa7AVL2Y5Z8pKaLTtKv71y+7N&#10;FWc+CNsIA1ZV/El5frN5/Wo9ulLNoQfTKGQEYn05uor3Ibgyy7zs1SD8DJyyFGwBBxHIxS5rUIyE&#10;PphsnudvsxGwcQhSeU+nd6cg3yT8tlUyPLStV4GZihO3kHZMex33bLMWZYfC9VpONMQ/sBiEtvTo&#10;GepOBMH2qP+AGrRE8NCGmYQhg7bVUqUaqJoi/62ax144lWohcbw7y+T/H6z8dHh0nzFS9+4e5DfP&#10;LGx7YTt1iwhjr0RDzxVRqGx0vjxfiI6nq6weP0JDrRX7AEmDY4tDBKTq2DFJ/XSWWh0Dk3R4lVO5&#10;1BBJoflyVayW6QVRPl926MN7BQOLRsWROpnAxeHeh0hGlM8piTwY3ey0McnBrt4aZAdBXd+lNaH7&#10;yzRj2Vjx6+V8mZB/iflLiDytv0EMOtD4Gj2kiigtJokyqvbONskOQpuTTZSNnWSMysUh9WU41kem&#10;m0njeFJD80S6IpymlX4XGT3gD85GmtSK++97gYoz88FSb66LxSKOdnIWy9WcHLyM1JcRYSVBVTxw&#10;djK34fQd9g5119NLRVLDwi31s9VJ6xdWE32axtSC6efEcb/0U9bL/978BAAA//8DAFBLAwQUAAYA&#10;CAAAACEAboZ9s90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLC5JK&#10;WRqjqYnHll68DewKVHaWsEuL/nrHUz2+fC9vvsm3s+3F2Yy+c6RguYhAGKqd7qhRcCx3D2sQPiBp&#10;7B0ZBd/Gw7a4vckx0+5Ce3M+hEbwCPkMFbQhDJmUvm6NRb9wgyFmn260GDiOjdQjXnjc9nIVRam0&#10;2BFfaHEwL62pvw6TVVB1qyP+7Mu3yD7t4vA+l6fp41Wp+7v5eQMimDlcy/Cnz+pQsFPlJtJe9AqS&#10;eJ1wVUGcgmD+mCacKwbJEmSRy/8PFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS/1L&#10;FRICAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;boZ9s90AAAAIAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="597D3B3D" w14:textId="19BF67ED" w:rsidR="002A084B" w:rsidRPr="002A084B" w:rsidRDefault="002A084B" w:rsidP="002A084B">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002A084B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Tabla </w:t>
                       </w:r>
@@ -2668,50 +2616,51 @@
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3706998B" w14:textId="77777777" w:rsidR="002A084B" w:rsidRDefault="002A084B" w:rsidP="002A084B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45A90B59" wp14:editId="0125206A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-26035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>113665</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6657975" cy="1304925"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1493194198" name="Rectángulo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6657975" cy="1304925"/>
@@ -2727,51 +2676,51 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:rect w14:anchorId="2032A16C" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.05pt;margin-top:8.95pt;width:524.25pt;height:102.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwZZB/ZQIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpWhhVU1SBmCYh&#10;QMDEs+vYJJLj885u0+7X7+ykKQK0h2kvju27++7uy3deXOxaw7YKfQO25MVJzpmyEqrGvpT859P1&#10;l2+c+SBsJQxYVfK98vxi+fnTonNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+AU5aMGrAVgY74klUo&#10;OkJvTTbJ89OsA6wcglTe0+1Vb+TLhK+1kuFOa68CMyWn2kJaMa3ruGbLhZi/oHB1I4cyxD9U0YrG&#10;UtIR6koEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081jLZxKvRA53o00+f8HK2+3j+4eiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0uXp6ezs/GzGmSRb8TWfnk9mkc7sGO7Qh+8KWhY3JUf6G4kksb3x&#10;oXc9uMRsFq4bY+L9sZa0C3ujooOxD0qzpqLskwSUZKIuDbKtoB8spFQ2FL2pFpXqr4tZnqc/TaWN&#10;EanQBBiRNSUesQeAKMH32H3Zg38MVUllY3D+t8L64DEiZQYbxuC2sYAfARjqasjc+x9I6qmJLK2h&#10;2t8jQ+g17p28boj2G+HDvUASNcmfBjXc0aINdCWHYcdZDfj7o/voT1ojK2cdDUnJ/a+NQMWZ+WFJ&#10;hefFdBqnKh2ms7MJHfC1Zf3aYjftJdBvKuhJcDJto38wh61GaJ9pnlcxK5mElZS75DLg4XAZ+uGl&#10;F0Gq1Sq50SQ5EW7so5MRPLIaZfW0exboBu0Fku0tHAZKzN9IsPeNkRZWmwC6Sfo88jrwTVOYhDO8&#10;GHHMX5+T1/FdW/4BAAD//wMAUEsDBBQABgAIAAAAIQAFHLxp3gAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcWqfB/CTEqSoQ4sKhFB7AjbeJRbyObOcHnh73BMfZGc18W20X&#10;27MJfTCOJGzWGTCkxmlDrYTPj5fVA7AQFWnVO0IJ3xhgW19eVKrUbqZ3nA6xZamEQqkkdDEOJeeh&#10;6dCqsHYDUvJOzlsVk/Qt117Nqdz2PM+yO26VobTQqQGfOmy+DqOV4Jdp1q+moNvmpzDP/q0d96ed&#10;lNdXy+4RWMQl/oXhjJ/QoU5MRzeSDqyXsBKblEz3+wLY2c+EEMCOEvL8RgCvK/7/hfoXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAcGWQf2UCAAAfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABRy8ad4AAAAKAQAADwAAAAAAAAAAAAAAAAC/BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" filled="f" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="133D316E" w14:textId="77777777" w:rsidR="002A084B" w:rsidRDefault="002A084B" w:rsidP="002A084B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Análisis de resultado:</w:t>
@@ -3038,50 +2987,51 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Por último, realizar un análisis de resultado del ensayo, describirlo en el sitio propuesto bajo la tabla</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4BF89C" w14:textId="77777777" w:rsidR="008042D4" w:rsidRPr="00A96656" w:rsidRDefault="008042D4" w:rsidP="008042D4">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96656">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8D5834" w14:textId="77777777" w:rsidR="008042D4" w:rsidRDefault="008042D4" w:rsidP="008042D4">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="357DB382" w14:textId="77777777" w:rsidR="008042D4" w:rsidRPr="004D229C" w:rsidRDefault="008042D4" w:rsidP="008042D4">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3134,103 +3084,81 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2A5504BE" w14:textId="6873CADC" w:rsidR="008042D4" w:rsidRPr="002A084B" w:rsidRDefault="008042D4" w:rsidP="008042D4">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002A084B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Tabla </w:t>
-[...21 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Tabla Nº </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:rect w14:anchorId="0C774AEE" id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:219.2pt;margin-top:1.8pt;width:63pt;height:20.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqKCX7FAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkqU14hRFugwD&#10;unVAtw+QZdkWJosapcTuvn6UkqbZ5WmYHgRSpI4OD6n1zTQYdlDoNdiKF7OcM2UlNNp2Ff/6Zffm&#10;ijMfhG2EAasq/qQ8v9m8frUeXanm0INpFDICsb4cXcX7EFyZZV72ahB+Bk5ZCraAgwjkYpc1KEZC&#10;H0w2z/O32QjYOASpvKfTu2OQbxJ+2yoZHtrWq8BMxYlbSDumvY57tlmLskPhei1PNMQ/sBiEtvTo&#10;GepOBMH2qP+AGrRE8NCGmYQhg7bVUqUaqJoi/62ax144lWohcbw7y+T/H6z8dHh0nzFS9+4e5DfP&#10;LGx7YTt1iwhjr0RDzxVRqGx0vjxfiI6nq6weP0JDrRX7AEmDqcUhAlJ1bEpSP52lVlNgkg6vciqX&#10;GiIpNF+uitUyvSDK58sOfXivYGDRqDhSJxO4ONz7EMmI8jklkQejm502JjnY1VuD7CCo67u0Tuj+&#10;Ms1YNlb8ejlfJuRfYv4SIk/rbxCDDjS+Rg+pIkqLSaKMqr2zTbKD0OZoE2VjTzJG5eKQ+jJM9cR0&#10;QzLEu/GkhuaJdEU4Tiv9LjJ6wB+cjTSpFfff9wIVZ+aDpd5cF4tFHO3kLJarOTl4GakvI8JKgqp4&#10;4OxobsPxO+wd6q6nl4qkhoVb6merk9YvrE70aRpTC04/J477pZ+yXv735icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBuhn2z3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0sL&#10;kkpZGqOpiceWXrwN7ApUdpawS4v+esdTPb58L2++ybez7cXZjL5zpGC5iEAYqp3uqFFwLHcPaxA+&#10;IGnsHRkF38bDtri9yTHT7kJ7cz6ERvAI+QwVtCEMmZS+bo1Fv3CDIWafbrQYOI6N1CNeeNz2chVF&#10;qbTYEV9ocTAvram/DpNVUHWrI/7sy7fIPu3i8D6Xp+njVan7u/l5AyKYOVzL8KfP6lCwU+Um0l70&#10;CpJ4nXBVQZyCYP6YJpwrBskSZJHL/w8UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDq&#10;KCX7FAIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBuhn2z3QAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2A5504BE" w14:textId="6873CADC" w:rsidR="008042D4" w:rsidRPr="002A084B" w:rsidRDefault="008042D4" w:rsidP="008042D4">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002A084B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Tabla </w:t>
                       </w:r>
@@ -3566,50 +3494,51 @@
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1779BCEA" w14:textId="77777777" w:rsidR="008042D4" w:rsidRDefault="008042D4" w:rsidP="008042D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38C2240B" wp14:editId="0AED96C3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-26035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>113665</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6657975" cy="1304925"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1908806426" name="Rectángulo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6657975" cy="1304925"/>
@@ -3625,51 +3554,51 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:rect w14:anchorId="719469F0" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.05pt;margin-top:8.95pt;width:524.25pt;height:102.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwZZB/ZQIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpWhhVU1SBmCYh&#10;QMDEs+vYJJLj885u0+7X7+ykKQK0h2kvju27++7uy3deXOxaw7YKfQO25MVJzpmyEqrGvpT859P1&#10;l2+c+SBsJQxYVfK98vxi+fnTonNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+AU5aMGrAVgY74klUo&#10;OkJvTTbJ89OsA6wcglTe0+1Vb+TLhK+1kuFOa68CMyWn2kJaMa3ruGbLhZi/oHB1I4cyxD9U0YrG&#10;UtIR6koEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081jLZxKvRA53o00+f8HK2+3j+4eiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0uXp6ezs/GzGmSRb8TWfnk9mkc7sGO7Qh+8KWhY3JUf6G4kksb3x&#10;oXc9uMRsFq4bY+L9sZa0C3ujooOxD0qzpqLskwSUZKIuDbKtoB8spFQ2FL2pFpXqr4tZnqc/TaWN&#10;EanQBBiRNSUesQeAKMH32H3Zg38MVUllY3D+t8L64DEiZQYbxuC2sYAfARjqasjc+x9I6qmJLK2h&#10;2t8jQ+g17p28boj2G+HDvUASNcmfBjXc0aINdCWHYcdZDfj7o/voT1ojK2cdDUnJ/a+NQMWZ+WFJ&#10;hefFdBqnKh2ms7MJHfC1Zf3aYjftJdBvKuhJcDJto38wh61GaJ9pnlcxK5mElZS75DLg4XAZ+uGl&#10;F0Gq1Sq50SQ5EW7so5MRPLIaZfW0exboBu0Fku0tHAZKzN9IsPeNkRZWmwC6Sfo88jrwTVOYhDO8&#10;GHHMX5+T1/FdW/4BAAD//wMAUEsDBBQABgAIAAAAIQAFHLxp3gAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcWqfB/CTEqSoQ4sKhFB7AjbeJRbyObOcHnh73BMfZGc18W20X&#10;27MJfTCOJGzWGTCkxmlDrYTPj5fVA7AQFWnVO0IJ3xhgW19eVKrUbqZ3nA6xZamEQqkkdDEOJeeh&#10;6dCqsHYDUvJOzlsVk/Qt117Nqdz2PM+yO26VobTQqQGfOmy+DqOV4Jdp1q+moNvmpzDP/q0d96ed&#10;lNdXy+4RWMQl/oXhjJ/QoU5MRzeSDqyXsBKblEz3+wLY2c+EEMCOEvL8RgCvK/7/hfoXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAcGWQf2UCAAAfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABRy8ad4AAAAKAQAADwAAAAAAAAAAAAAAAAC/BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" filled="f" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3451149B" w14:textId="77777777" w:rsidR="008042D4" w:rsidRDefault="008042D4" w:rsidP="008042D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Análisis de resultado:</w:t>
@@ -4039,103 +3968,81 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="428E11B2" w14:textId="38E9A2F2" w:rsidR="008042D4" w:rsidRPr="002A084B" w:rsidRDefault="008042D4" w:rsidP="008042D4">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002A084B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Tabla </w:t>
-[...21 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Tabla Nº </w:t>
                             </w:r>
                             <w:r w:rsidR="00837DF8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>4</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:rect w14:anchorId="3EA43ED4" id="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:219.2pt;margin-top:1.8pt;width:63pt;height:20.25pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKZtAXFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkrU14hRFugwD&#10;ugvQ7QNkWbaFyaJGKbGzrx+lpGl2eRqmB4EUqaPDQ2p1Ow2G7RV6DbbixSznTFkJjbZdxb9+2b66&#10;5swHYRthwKqKH5Tnt+uXL1ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLwRZwEIFc7LIGxUjo&#10;g8nmef4mGwEbhyCV93R6fwzydcJvWyXDp7b1KjBTceIW0o5pr+OerVei7FC4XssTDfEPLAahLT16&#10;hroXQbAd6j+gBi0RPLRhJmHIoG21VKkGqqbIf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C5te2E7dIcLYK9HQc0UUKhudL88XouPpKqvHD9BQa8UuQNJganGIgFQdm5LUh7PUagpM0uF1TuVS&#10;QySF5sur4mqZXhDl02WHPrxTMLBoVBypkwlc7B98iGRE+ZSSyIPRzVYbkxzs6o1BthfU9W1aJ3R/&#10;mWYsGyt+s5wvE/IvMX8Jkaf1N4hBBxpfo4dUEaXFJFFG1d7aJtlBaHO0ibKxJxmjcnFIfRmmemK6&#10;qfjreDee1NAcSFeE47TS7yKjB/zB2UiTWnH/fSdQcWbeW+rNTbFYxNFOzmJ5NScHLyP1ZURYSVAV&#10;D5wdzU04foedQ9319FKR1LBwR/1sddL6mdWJPk1jasHp58Rxv/RT1vP/Xv8EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBuhn2z3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0sL&#10;kkpZGqOpiceWXrwN7ApUdpawS4v+esdTPb58L2++ybez7cXZjL5zpGC5iEAYqp3uqFFwLHcPaxA+&#10;IGnsHRkF38bDtri9yTHT7kJ7cz6ERvAI+QwVtCEMmZS+bo1Fv3CDIWafbrQYOI6N1CNeeNz2chVF&#10;qbTYEV9ocTAvram/DpNVUHWrI/7sy7fIPu3i8D6Xp+njVan7u/l5AyKYOVzL8KfP6lCwU+Um0l70&#10;CpJ4nXBVQZyCYP6YJpwrBskSZJHL/w8UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBK&#10;ZtAXFAIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBuhn2z3QAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="428E11B2" w14:textId="38E9A2F2" w:rsidR="008042D4" w:rsidRPr="002A084B" w:rsidRDefault="008042D4" w:rsidP="008042D4">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002A084B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Tabla </w:t>
                       </w:r>
@@ -4585,50 +4492,51 @@
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41AE4461" w14:textId="77777777" w:rsidR="008042D4" w:rsidRDefault="008042D4" w:rsidP="008042D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="494D3CDD" wp14:editId="3324CDA4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-26035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>113665</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6657975" cy="1304925"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1839093621" name="Rectángulo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6657975" cy="1304925"/>
@@ -4644,51 +4552,51 @@
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:rect w14:anchorId="74411D87" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.05pt;margin-top:8.95pt;width:524.25pt;height:102.75pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwZZB/ZQIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpWhhVU1SBmCYh&#10;QMDEs+vYJJLj885u0+7X7+ykKQK0h2kvju27++7uy3deXOxaw7YKfQO25MVJzpmyEqrGvpT859P1&#10;l2+c+SBsJQxYVfK98vxi+fnTonNzNYEaTKWQEYj1886VvA7BzbPMy1q1wp+AU5aMGrAVgY74klUo&#10;OkJvTTbJ89OsA6wcglTe0+1Vb+TLhK+1kuFOa68CMyWn2kJaMa3ruGbLhZi/oHB1I4cyxD9U0YrG&#10;UtIR6koEwTbYvINqG4ngQYcTCW0GWjdSpR6omyJ/081jLZxKvRA53o00+f8HK2+3j+4eiYbO+bmn&#10;bexip7GNX6qP7RJZ+5EstQtM0uXp6ezs/GzGmSRb8TWfnk9mkc7sGO7Qh+8KWhY3JUf6G4kksb3x&#10;oXc9uMRsFq4bY+L9sZa0C3ujooOxD0qzpqLskwSUZKIuDbKtoB8spFQ2FL2pFpXqr4tZnqc/TaWN&#10;EanQBBiRNSUesQeAKMH32H3Zg38MVUllY3D+t8L64DEiZQYbxuC2sYAfARjqasjc+x9I6qmJLK2h&#10;2t8jQ+g17p28boj2G+HDvUASNcmfBjXc0aINdCWHYcdZDfj7o/voT1ojK2cdDUnJ/a+NQMWZ+WFJ&#10;hefFdBqnKh2ms7MJHfC1Zf3aYjftJdBvKuhJcDJto38wh61GaJ9pnlcxK5mElZS75DLg4XAZ+uGl&#10;F0Gq1Sq50SQ5EW7so5MRPLIaZfW0exboBu0Fku0tHAZKzN9IsPeNkRZWmwC6Sfo88jrwTVOYhDO8&#10;GHHMX5+T1/FdW/4BAAD//wMAUEsDBBQABgAIAAAAIQAFHLxp3gAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcWqfB/CTEqSoQ4sKhFB7AjbeJRbyObOcHnh73BMfZGc18W20X&#10;27MJfTCOJGzWGTCkxmlDrYTPj5fVA7AQFWnVO0IJ3xhgW19eVKrUbqZ3nA6xZamEQqkkdDEOJeeh&#10;6dCqsHYDUvJOzlsVk/Qt117Nqdz2PM+yO26VobTQqQGfOmy+DqOV4Jdp1q+moNvmpzDP/q0d96ed&#10;lNdXy+4RWMQl/oXhjJ/QoU5MRzeSDqyXsBKblEz3+wLY2c+EEMCOEvL8RgCvK/7/hfoXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAcGWQf2UCAAAfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABRy8ad4AAAAKAQAADwAAAAAAAAAAAAAAAAC/BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" filled="f" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="558215CD" w14:textId="77777777" w:rsidR="008042D4" w:rsidRDefault="008042D4" w:rsidP="008042D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Análisis de resultado:</w:t>
@@ -4770,130 +4678,144 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C1CE584" w14:textId="77777777" w:rsidR="008042D4" w:rsidRDefault="008042D4" w:rsidP="008042D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BE7F8CB" w14:textId="77777777" w:rsidR="004E0C1F" w:rsidRPr="004E0C1F" w:rsidRDefault="004E0C1F" w:rsidP="004E0C1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E0C1F" w:rsidRPr="004E0C1F" w:rsidSect="00A96656">
-      <w:footerReference w:type="default" r:id="rId12"/>
-      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="284" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FF7DA43" w14:textId="77777777" w:rsidR="00BE6F5C" w:rsidRDefault="00BE6F5C">
+    <w:p w14:paraId="5170A193" w14:textId="77777777" w:rsidR="007B5D35" w:rsidRDefault="007B5D35">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CA76680" w14:textId="77777777" w:rsidR="00BE6F5C" w:rsidRDefault="00BE6F5C">
+    <w:p w14:paraId="5A902C69" w14:textId="77777777" w:rsidR="007B5D35" w:rsidRDefault="007B5D35">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="1EEF93FD" w14:textId="77777777" w:rsidR="00D848E5" w:rsidRDefault="00D848E5">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="22E65264" w14:textId="110DCB3A" w:rsidR="003130DA" w:rsidRPr="00CD33D2" w:rsidRDefault="00336B1E" w:rsidP="003130DA">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003130DA" w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
@@ -4903,151 +4825,181 @@
     </w:r>
     <w:r w:rsidR="00431457" w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="003130DA" w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00431457" w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FA4982">
+    <w:r w:rsidR="00D848E5">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00431457" w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="003130DA" w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r w:rsidR="00431457" w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="003130DA" w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidR="00431457" w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FA4982">
+    <w:r w:rsidR="00D848E5">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00431457" w:rsidRPr="00CD33D2">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="78F38F15" w14:textId="77777777" w:rsidR="003130DA" w:rsidRDefault="003130DA" w:rsidP="003130DA">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="32C500C8" w14:textId="77777777" w:rsidR="00CD595E" w:rsidRDefault="00CD595E" w:rsidP="003130DA">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="5870A47C" w14:textId="77777777" w:rsidR="00D848E5" w:rsidRDefault="00D848E5">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73186B44" w14:textId="77777777" w:rsidR="00BE6F5C" w:rsidRDefault="00BE6F5C">
+    <w:p w14:paraId="7F507BBF" w14:textId="77777777" w:rsidR="007B5D35" w:rsidRDefault="007B5D35">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C6B9A1A" w14:textId="77777777" w:rsidR="00BE6F5C" w:rsidRDefault="00BE6F5C">
+    <w:p w14:paraId="4C96CBB5" w14:textId="77777777" w:rsidR="007B5D35" w:rsidRDefault="007B5D35">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="3C37B7B2" w14:textId="77777777" w:rsidR="00D848E5" w:rsidRDefault="00D848E5">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="470EBC7F" w14:textId="77777777" w:rsidR="00D848E5" w:rsidRDefault="00D848E5">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2808"/>
       <w:gridCol w:w="4680"/>
       <w:gridCol w:w="2700"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A96656" w14:paraId="571F53AB" w14:textId="77777777" w:rsidTr="005461A6">
       <w:trPr>
         <w:trHeight w:val="708"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2808" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1F9045F4" w14:textId="77777777" w:rsidR="00A96656" w:rsidRPr="000C0A92" w:rsidRDefault="00A96656" w:rsidP="005461A6">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:ind w:right="72"/>
@@ -5204,112 +5156,114 @@
             </w:rPr>
             <w:t>ísica</w:t>
           </w:r>
           <w:r w:rsidRPr="000C0A92">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="002B795D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Mecánica</w:t>
           </w:r>
           <w:r w:rsidRPr="000C0A92">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="35C69DDF" w14:textId="06770AF2" w:rsidR="00A96656" w:rsidRPr="000C0A92" w:rsidRDefault="00A96656" w:rsidP="005461A6">
+        <w:p w14:paraId="35C69DDF" w14:textId="7E6F60C7" w:rsidR="00A96656" w:rsidRPr="000C0A92" w:rsidRDefault="00A96656" w:rsidP="005461A6">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="00343982">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="0046433D">
+          <w:r w:rsidR="00D848E5">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
+          <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+          <w:bookmarkEnd w:id="2"/>
         </w:p>
         <w:p w14:paraId="1FA34F20" w14:textId="77777777" w:rsidR="00A96656" w:rsidRPr="000C0A92" w:rsidRDefault="00A96656" w:rsidP="005461A6">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="2412"/>
             </w:tabs>
             <w:ind w:right="72"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000C0A92">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="67D9A72D" w14:textId="77777777" w:rsidR="00A96656" w:rsidRDefault="00A96656">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AD70F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D40C819A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5381,51 +5335,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="109544DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1E21BC4"/>
     <w:lvl w:ilvl="0" w:tplc="2C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2C0A001B" w:tentative="1">
@@ -5470,51 +5424,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="11F87E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D40C819A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5586,51 +5540,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="143730F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32065C9C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1004"/>
         </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
@@ -5678,51 +5632,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="1D197EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2F4BD3C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5791,51 +5745,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="29F60475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="604A553A"/>
     <w:lvl w:ilvl="0" w:tplc="419A28CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2C0A001B" w:tentative="1">
@@ -5880,51 +5834,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="2B14607F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2B22146"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5996,51 +5950,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="4D1560FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D40C819A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6112,51 +6066,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="4D591C91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C0A001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
@@ -6225,51 +6179,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="72A33428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4808B13E"/>
     <w:lvl w:ilvl="0" w:tplc="2C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6311,51 +6265,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="749434B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D40C819A"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6427,51 +6381,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="75D4277F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6EC9CA6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6580,77 +6534,75 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003130DA"/>
     <w:rsid w:val="00026258"/>
     <w:rsid w:val="000A6F48"/>
     <w:rsid w:val="000C0A92"/>
     <w:rsid w:val="000E1550"/>
     <w:rsid w:val="00115B5B"/>
     <w:rsid w:val="00152A8F"/>
     <w:rsid w:val="001602E2"/>
     <w:rsid w:val="00177BB0"/>
     <w:rsid w:val="001A2FFC"/>
     <w:rsid w:val="001E4A33"/>
     <w:rsid w:val="001F733E"/>
     <w:rsid w:val="001F7DFA"/>
     <w:rsid w:val="0026452E"/>
     <w:rsid w:val="00296C98"/>
     <w:rsid w:val="002A084B"/>
     <w:rsid w:val="002B795D"/>
     <w:rsid w:val="002F479F"/>
     <w:rsid w:val="003130DA"/>
     <w:rsid w:val="00323B8F"/>
     <w:rsid w:val="00336B1E"/>
     <w:rsid w:val="00343982"/>
     <w:rsid w:val="003442E0"/>
@@ -6662,508 +6614,277 @@
     <w:rsid w:val="00455B6D"/>
     <w:rsid w:val="0046433D"/>
     <w:rsid w:val="004915CB"/>
     <w:rsid w:val="004B0B1F"/>
     <w:rsid w:val="004C1D4A"/>
     <w:rsid w:val="004D229C"/>
     <w:rsid w:val="004E0C1F"/>
     <w:rsid w:val="004E4D96"/>
     <w:rsid w:val="004F3846"/>
     <w:rsid w:val="00501037"/>
     <w:rsid w:val="005152C6"/>
     <w:rsid w:val="00571BDE"/>
     <w:rsid w:val="005A221E"/>
     <w:rsid w:val="005B2BC3"/>
     <w:rsid w:val="005D235E"/>
     <w:rsid w:val="005D6446"/>
     <w:rsid w:val="005E5C60"/>
     <w:rsid w:val="00624D48"/>
     <w:rsid w:val="00680BB0"/>
     <w:rsid w:val="006A5DFB"/>
     <w:rsid w:val="006C3875"/>
     <w:rsid w:val="006D4DD2"/>
     <w:rsid w:val="006F113B"/>
     <w:rsid w:val="007545AF"/>
     <w:rsid w:val="007A46A9"/>
+    <w:rsid w:val="007B5D35"/>
     <w:rsid w:val="008042D4"/>
     <w:rsid w:val="0083450A"/>
     <w:rsid w:val="00837DF8"/>
     <w:rsid w:val="00862C8A"/>
     <w:rsid w:val="00886109"/>
     <w:rsid w:val="008F6E6D"/>
     <w:rsid w:val="00957E2B"/>
     <w:rsid w:val="009755A5"/>
     <w:rsid w:val="009943AB"/>
     <w:rsid w:val="009A39FA"/>
     <w:rsid w:val="009A4C9A"/>
     <w:rsid w:val="009B671F"/>
     <w:rsid w:val="009C16BB"/>
     <w:rsid w:val="009D3272"/>
     <w:rsid w:val="009D6B39"/>
     <w:rsid w:val="00A32A3F"/>
     <w:rsid w:val="00A34861"/>
     <w:rsid w:val="00A51857"/>
     <w:rsid w:val="00A6459E"/>
     <w:rsid w:val="00A8301B"/>
     <w:rsid w:val="00A950EA"/>
     <w:rsid w:val="00A96656"/>
     <w:rsid w:val="00AA134A"/>
     <w:rsid w:val="00AE615F"/>
     <w:rsid w:val="00B30CD6"/>
     <w:rsid w:val="00B919F2"/>
     <w:rsid w:val="00BE6F5C"/>
     <w:rsid w:val="00C17AFC"/>
     <w:rsid w:val="00C44F31"/>
     <w:rsid w:val="00C54F37"/>
     <w:rsid w:val="00CD33D2"/>
     <w:rsid w:val="00CD595E"/>
     <w:rsid w:val="00CE060B"/>
     <w:rsid w:val="00D03398"/>
     <w:rsid w:val="00D05BF1"/>
     <w:rsid w:val="00D15035"/>
     <w:rsid w:val="00D15257"/>
     <w:rsid w:val="00D21FF7"/>
+    <w:rsid w:val="00D848E5"/>
     <w:rsid w:val="00E14FB4"/>
     <w:rsid w:val="00E26B0F"/>
     <w:rsid w:val="00E94241"/>
     <w:rsid w:val="00EB4A8C"/>
     <w:rsid w:val="00EF09AE"/>
     <w:rsid w:val="00F2779A"/>
     <w:rsid w:val="00F451FD"/>
     <w:rsid w:val="00F55D9E"/>
     <w:rsid w:val="00F75ABA"/>
     <w:rsid w:val="00FA4982"/>
     <w:rsid w:val="00FC1B9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="19B4163E"/>
-  <w15:docId w15:val="{F9B4A393-C009-46C6-B2CA-99B02861DC52}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-AR" w:eastAsia="es-AR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...366 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Number" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003130DA"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003130DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -7225,58 +6946,65 @@
     <w:rsid w:val="003130DA"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003130DA"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:rsid w:val="003130DA"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="003130DA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A8301B"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-AR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -7301,91 +7029,441 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:rsid w:val="00115B5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF09AE"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencinsinresolver">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF09AE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="es-AR" w:eastAsia="es-AR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Number" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="003130DA"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="003130DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003130DA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003130DA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003130DA"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003130DA"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:rsid w:val="003130DA"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="003130DA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A8301B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-AR" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D15257"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:rsid w:val="00115B5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:rsid w:val="00115B5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF09AE"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF09AE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="1225487390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labovirtual.blogspot.com/search/label/El%20p%C3%A9ndulo%20simple" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.cofradiaastronomica.com/ciencia/pendulo_clip_image001.gif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labovirtual.blogspot.com/search/label/El%20p%C3%A9ndulo%20simple" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.cofradiaastronomica.com/ciencia/pendulo_clip_image001.gif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7630,53 +7708,53 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>4</Pages>
   <Words>994</Words>
   <Characters>5473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Temas relacionados</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6455</CharactersWithSpaces>