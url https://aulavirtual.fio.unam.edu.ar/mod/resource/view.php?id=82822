--- v0 (2025-12-25)
+++ v1 (2026-09-19)
@@ -182,63 +182,63 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="80" d="100"/>
           <a:sy n="80" d="100"/>
         </p:scale>
-        <p:origin x="1522" y="48"/>
+        <p:origin x="1522" y="58"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4977,51 +4977,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de subtítulo del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5144,51 +5144,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5321,51 +5321,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5488,51 +5488,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5731,51 +5731,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6016,51 +6016,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6435,51 +6435,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="7 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6550,51 +6550,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6642,51 +6642,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6916,51 +6916,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7166,51 +7166,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7380,51 +7380,51 @@
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A9EE9121-06C6-4416-9E4C-49CB64484392}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>19/8/2025</a:t>
+              <a:t>18/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8030,51 +8030,51 @@
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="es-ES" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>AÑO 2025</a:t>
+              <a:t>AÑO 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5" name="4 Grupo"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="214283" y="285729"/>
             <a:ext cx="8715435" cy="1643073"/>
             <a:chOff x="214283" y="285729"/>
             <a:chExt cx="8715435" cy="1643073"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="6" name="3 Título"/>
             <p:cNvSpPr txBox="1">
               <a:spLocks/>
             </p:cNvSpPr>
             <p:nvPr/>
@@ -8305,51 +8305,51 @@
               </a:rPr>
               <a:t>Ing. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" err="1">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Erardo</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> Schmidt</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="8">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" dirty="0">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Ing. María Soledad Díaz</a:t>
+              <a:t>Ing. Iván Morales</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="8">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" err="1">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Dr.Ing</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. Sonia </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" err="1">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Yasinski</a:t>
             </a:r>
@@ -8375,51 +8375,51 @@
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" b="1" dirty="0">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>DÍAS Y HORARIOS DE CLASES:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="8">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" b="1" dirty="0">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Martes de 17:00 a 21:00 Hs</a:t>
+              <a:t>Martes de 16:00 a 20:00 Hs*</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 CuadroTexto"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142844" y="2770232"/>
             <a:ext cx="8786874" cy="2585323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8470,113 +8470,113 @@
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" dirty="0">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Trabajos integradores (2 trabajos integradores) (Aprobación ≥ 6, ponderación 60%)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" dirty="0">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Asistencia ≥ 70%</a:t>
+              <a:t>Asistencia ≥ 80%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="3 CuadroTexto">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A45C3F65-832D-440A-9512-BE4FDFE1A328}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142844" y="5899259"/>
             <a:ext cx="8786874" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="es-AR" b="1" dirty="0">
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>FECHA DE PRESENTACION DE INTEGRADORES:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="es-AR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Trabajo Integrador 1: 14 de Octubre 2025 (Logística)</a:t>
+              <a:t>Trabajo Integrador 1: 6 de Octubre 2026 (Logística)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="es-AR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Bookman Old Style" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Trabajo Integrador 2: 2 de Diciembre 2025 (Mantenimiento)</a:t>
+              <a:t>Trabajo Integrador 2: 24 de noviembre 2026 (Mantenimiento)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>